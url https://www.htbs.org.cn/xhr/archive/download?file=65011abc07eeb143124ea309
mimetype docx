--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="601B655E">
+    <w:p w14:paraId="5F0B13E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
@@ -55,51 +55,51 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
@@ -120,12083 +120,14972 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791C1316">
+    <w:p w14:paraId="0F258D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>英文-1E</w:t>
+        <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272C02D3">
+    <w:p w14:paraId="24B63507">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Vivian Cheng</w:t>
+        <w:t>程穎</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58966C46">
+    <w:p w14:paraId="12E52312">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>採用教材：</w:t>
+        <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>☑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Let's Go </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>Let's Go 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> SB &amp; WB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">Simply </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">Read </w:t>
+        <w:t>Read More</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...10 lines deleted...]
-        <w:t>ore 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本教科書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5032" w:type="pct"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="5024" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3799"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="256"/>
+        <w:gridCol w:w="256"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="1068"/>
+        <w:gridCol w:w="3426"/>
+        <w:gridCol w:w="3657"/>
       </w:tblGrid>
-      <w:tr w14:paraId="543A834F">
+      <w:tr w14:paraId="241225C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3550CF61">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BCC5907">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B85DF80">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="172DBE58">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="877" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3327D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E910CDA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D75AB6E">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66645FE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="487" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A050EEC">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+          <w:p w14:paraId="637C84C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...49 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="056369CF">
+      <w:tr w14:paraId="09DF2D8F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D816EEF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2CFBC3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731F7519">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529A2EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...95 lines deleted...]
-              <w:t>五</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BD1E5C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>二</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CB72DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68748773">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5303B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307A7214">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="487" w:type="pct"/>
+            <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="51A20CAE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC6007A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-            <w:tcW w:w="1768" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1250506A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32982CA9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...11 lines deleted...]
-            <w:tcW w:w="1807" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4216C5A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="459D95A8">
+      <w:tr w14:paraId="71A1FADF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3955952E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C0B82B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD44132">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A1A031">
-[...23 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+          <w:p w14:paraId="7A3F018E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9AE39D">
-[...109 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w14:paraId="372EFD7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="487" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFDFE91">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1768" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE084A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-            <w:tcW w:w="1807" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA0F015">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40737B73">
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF49025">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B89605F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Unit1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDF5A37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="716BD55A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Things for School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF3BB42">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things for School </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71929579">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>SB p4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WB p3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647A6D42">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Phonics: Bb, Pp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036E6409">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58760B2E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B7D46A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D106B01">
+      <w:tr w14:paraId="3AADE74D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="774950F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BEB1B73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB25036">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472AAC8C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317E7168">
-[...150 lines deleted...]
-              <w:t>27</w:t>
+          <w:p w14:paraId="67067F5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454D5147">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
-            <w:tcBorders>
-[...79 lines deleted...]
-          <w:p w14:paraId="70D41240">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DE7EE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C94CB7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ABD6A0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73923E2B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3061E568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...166 lines deleted...]
-          <w:p w14:paraId="7651C026">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Unit1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBBF331">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23DF3E36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Things for School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5249BE62">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>nit 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things for School </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25FECA21">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>SB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241ED12D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Reading U</w:t>
-[...25 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:t>Phonics: Bb, Pp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEB9855">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D131A72">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF28A78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...61 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4245EDCB">
+      <w:tr w14:paraId="34D03903">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...261 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A6542">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E3CD2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA7D937">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC58993">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC6BF68">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB43EDB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="487" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30163398">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...84 lines deleted...]
-            <w:tcW w:w="1768" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF2BD64">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="65E2205E">
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8F22CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5663DB4C">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...56 lines deleted...]
-          <w:p w14:paraId="169B1F87">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things for School </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62300CDC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="471C8EC7">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="PMingLiU"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things for School </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFB892D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>SB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>4-45, WB p42-43</w:t>
-[...7 lines deleted...]
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CE0EAE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Phonics: Bb, Pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C3D358">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Reading U</w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="662BC46E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...15 lines deleted...]
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
+              <w:t>Reading U1：Sam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Fat Cat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608EA536">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CD49BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
-[...60 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="66A0A181">
+      <w:tr w14:paraId="5218E9C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726FCA4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39301BA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...22 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ED9767">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDB4A68">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="213F9DB2">
-[...23 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+          <w:p w14:paraId="152BB94B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6491AB7A">
-[...110 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w14:paraId="4690E868">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="487" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="069250FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="6AA06495">
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1794A479">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17117163">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E02C782">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F970909">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1933465D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6FE2EB">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF86A54">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p12-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042F4F04">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Cc, Gg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561A4F77">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="24" w:rightChars="10" w:firstLine="0" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FEA8687">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...26 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U2：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Jen the Red Hen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6EA7A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
-[...132 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62359D8B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...38 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D703F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...17 lines deleted...]
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CAFAD8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68435DD8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...73 lines deleted...]
-              <w:t>①</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10E56C8D">
+      <w:tr w14:paraId="0A132B35">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657DBE65">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3F49A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F3AD1E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768EF0C2">
-[...23 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+          <w:p w14:paraId="6E484389">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE4458C">
-[...116 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w14:paraId="08BCEAAB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B92385">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E03899">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C4E3B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D688CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D4AC4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="61044815">
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit2 Colors and Shapes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F55771D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...134 lines deleted...]
-          <w:p w14:paraId="4DA05551">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 2 Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025D2145">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...139 lines deleted...]
-              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D09772">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Cc, Gg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6889D373">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="523229B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="14CE3C20">
+      <w:tr w14:paraId="06743A69">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61488504">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3526DF94">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246A1C98">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16102EA3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21978155">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...112 lines deleted...]
-              <w:t>27</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506220BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...247 lines deleted...]
-          <w:p w14:paraId="0DC578B4">
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256CE028">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014109E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDA89DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128106F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A5F5AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A18B4D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit2 Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38CD8167">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="130DD9F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 2 Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D93DA72">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF8834F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Cc, Gg</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="003B3451">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C9ACCB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U1-U2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD90402">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="53F42C52">
+      <w:tr w14:paraId="17A9CA71">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7684530D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F5CEB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9D11B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484D57FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3190CAEF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007C0839">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23823A51">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145F9459">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7307FE8D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9124BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...484 lines deleted...]
-          <w:p w14:paraId="66D03305">
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2 Colors and Shapes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5536B181">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 2 Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B47AA4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE8D17E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Cc, Gg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72CE378C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE0F6D6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U3：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Jill and Bill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F45748F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CA9EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B6EC9D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278A950E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
-[...18 lines deleted...]
-              <w:t>③</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1C77F6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="140A2F25">
+      <w:tr w14:paraId="243AADF4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F72984B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65851CBD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C682DA9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
-[...24 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAF9622">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...188 lines deleted...]
-              <w:t>10</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C90052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31088EB8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0776B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A0D77F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93EA4A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DAC37D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="70C7FC65">
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2 Colors and Shapes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDB44C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="21268F74">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 2 Colors and Shapes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220E2211">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Reading U</w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505E04EF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>11-12 review</w:t>
-[...34 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Cc, Gg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27FF68E6">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...39 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EB74375">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>④</w:t>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U4：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Rob the Ox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E33535">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="34FFA27E">
+      <w:tr w14:paraId="185F811F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
-[...42 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D51EC7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C39A8F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC8C0D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5271DF52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...86 lines deleted...]
-              <w:t>17</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2240930A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F0B509">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C97AC85">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A733862">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583F2D56">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BAFD53">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midterm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5684DB63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C53C0C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16301CAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DFA4B2D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...27 lines deleted...]
-              <w:ind w:left="985" w:leftChars="10" w:hanging="961" w:hangingChars="400"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>p20-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6B056B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F2513E9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-U2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541272B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="985" w:leftChars="10" w:hanging="961" w:hangingChars="400"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14956427">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-              <w:ind w:left="985" w:leftChars="10" w:hanging="961" w:hangingChars="400"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1680D4FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...11 lines deleted...]
-              <w:ind w:left="985" w:leftChars="10" w:hanging="961" w:hangingChars="400"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386C9C18">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="Times New Roman"/>
-[...124 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="60E868EB">
+      <w:tr w14:paraId="294DAC62">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="continue"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
-[...42 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365BF603">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799C809F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730EABBA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B299D34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A83AEF8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CA8143">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...86 lines deleted...]
-              <w:t>24</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EF7512">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="182C1021">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F1C3EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B15905A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E44113">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="481257F9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...33 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE001C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0991001D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midterm </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F3ADC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF189EB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD0F2F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11C83D8C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Midterm Review(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading </w:t>
-[...10 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>SB U2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...46 lines deleted...]
-          <w:p w14:paraId="2F1C862C">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02263061">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114BC8D5">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman Bold"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4E2B24D9">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Store </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C4682D">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB p22-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>WB p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="70714B39">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3069849E">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Dd, Tt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1EB052">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D992F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593919FC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...17 lines deleted...]
-              <w:ind w:left="1044" w:leftChars="10" w:hanging="1020"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD891F2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...17 lines deleted...]
-              <w:ind w:left="1044" w:leftChars="10" w:hanging="1020"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E177913">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...11 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428F00B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3BD09B62">
+      <w:tr w14:paraId="078D5CA5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...243 lines deleted...]
-              <w:t>1</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4FF51">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAB313C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B5D372">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407DC8CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC3C523">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
-            <w:tcBorders>
-[...297 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E77E04F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F5DB59">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5F4E3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292E360B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1807" w:type="pct"/>
-[...95 lines deleted...]
-          <w:p w14:paraId="54F9C6FA">
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDAF9EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="095625D1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18D2F5E2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>At the Store</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="205AA1EF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Store </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03ECF138">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB p24-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>22-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18BB6A28">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Dd, Tt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F985726">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F2007F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Puck the Duck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038DF227">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE1E569">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3D87FB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584FF597">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="20A9E90E">
+      <w:tr w14:paraId="37A546DC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A18917F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD625D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E825D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E926F70">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...222 lines deleted...]
-              <w:t>8</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E5D467">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EEC524">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F27F581">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C3A04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E38F46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC21412">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5636E6B6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11AA639B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...87 lines deleted...]
-          <w:p w14:paraId="29D6019F">
+              <w:t>At the Store</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5495EC35">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="59A36C29">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Store </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71AF40E6">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB p2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B92E426">
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5ECAB7">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...81 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Dd, Tt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50209FA9">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482A04B9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
               <w:t>Reading U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="15"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Red Van</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F41E35D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...17 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EED317B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...26 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7939A657">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...19 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="523A9CAC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...17 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...62 lines deleted...]
-              <w:t>⑤</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19DF4F22">
+      <w:tr w14:paraId="413C45CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608628E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BD2856">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...24 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4107DAEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE" w:themeFill="background1" w:themeFillShade="BF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6641BA46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...154 lines deleted...]
-              <w:t>15</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F26BF6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE" w:themeFill="background1" w:themeFillShade="BF"/>
-[...325 lines deleted...]
-          <w:p w14:paraId="044C0FCE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B77889">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A33FF34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10553BE2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="377EA73A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E597D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511CA964">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F3E9AEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FD9315F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5799B555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFA9259">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2654E9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p30-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4775F5F7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Aa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A86501">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65601C3C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review reading U5-U6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEC7CAD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D82FAF9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13EB3FAB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61716663">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D3C776">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑥</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5AC9BE54">
+      <w:tr w14:paraId="67207D9A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...42 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE" w:themeFill="background1" w:themeFillShade="BF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B72D4F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C5D30E">
-[...23 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+          <w:p w14:paraId="59A19B72">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A18E2BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF354C4">
-[...23 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+          <w:p w14:paraId="42B08812">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D333A6C">
-[...50 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w14:paraId="6062BFEE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE" w:themeFill="background1" w:themeFillShade="BF"/>
-[...32 lines deleted...]
-              <w:ind w:left="984" w:leftChars="10" w:hanging="960" w:hangingChars="400"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6685EEBF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2810C6EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05762CE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F7D3EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDC570C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="349B8D86">
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="705C9E19">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="072561C4">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF28D6E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B9F1D9">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...64 lines deleted...]
-          <w:p w14:paraId="62BCA955">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48624729">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F91D90C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Reading U</w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>13 Review</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="63EA9994">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141DD0E0">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="60DE3D33">
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Aa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191AAC49">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5169E53B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Miss Kim’s Pet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B84415B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CFE4DC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D06217">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1C726C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑦</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD6905B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2CEB6DBE">
+      <w:tr w14:paraId="327A038D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37201A08">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4C823B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5DAB16">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F573754">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6877167D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7A17DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142163CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151CA0E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CA229E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A73995">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8DC0A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF885E8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...340 lines deleted...]
-          <w:p w14:paraId="56B66700">
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7712CBEC">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:eastAsia="PMingLiU" w:cs="Times New Roman Bold"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="581EEEC4">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C6B532">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B909DB7">
             <w:pPr>
               <w:widowControl/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="PMingLiU"/>
-[...13 lines deleted...]
-              <w:t>SB p</w:t>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
-                <w:kern w:val="0"/>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:highlight w:val="none"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA3CC60">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>WB p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4D380F93">
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>32-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27854C03">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Aa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFE50A7">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A0267D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Reading U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="15"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>14 Review</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Don’t Jump, Bob!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44405ED6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...17 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8E65E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...71 lines deleted...]
-              <w:t>⑧</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="03700846">
+      <w:tr w14:paraId="360F8A3E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2405A2FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217CFC13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E863BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D902EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E1B91D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709D7B7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBA29BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C15D05">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...557 lines deleted...]
-          <w:p w14:paraId="3D99A5C3">
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F751C4E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5916A0B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5643A17F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A07901">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6602C8F0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB132E0">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F171F9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Aa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071B0A07">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>7-U8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5845FBBF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CCFDB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B08F9AF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E07952A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑨</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="75487D6A">
+      <w:tr w14:paraId="2915FD10">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE706C3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9C9735">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...24 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C761F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...24 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7621AE2E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...185 lines deleted...]
-              <w:t>12</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F755875">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558EC396">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EB7E64">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C97C0E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A51D62B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC6083A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C640023">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="17FE6170">
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A22EFC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB1B22">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4 People at Home </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A07CA1B">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31E8B635">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>p3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="PMingLiU" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>WB p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62AADF9C">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="224" w:leftChars="10" w:hanging="200"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonics: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Aa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331685AA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...22 lines deleted...]
-              <w:ind w:left="224" w:leftChars="10" w:hanging="200"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5-U8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A4B02F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...28 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C60CEB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...160 lines deleted...]
-              <w:t>⑩</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="767E98B5">
+      <w:tr w14:paraId="2B40F906">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...42 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A80AA6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6FF21B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171EFE50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD267BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...54 lines deleted...]
-              <w:t>19</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCDA699">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE" w:themeFill="background1" w:themeFillShade="BF"/>
-[...200 lines deleted...]
-          <w:p w14:paraId="5DFB2403">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D5276A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59227525">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1230BD7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A2926F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2A7EE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="245134C6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="163735C1">
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E06277B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A5FB1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D2EF43">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Final Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4A8F1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D2F07A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Review SB U1-U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1476BB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF034FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2146F165">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FD6DE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A017D45">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1A4FF7A0">
+      <w:tr w14:paraId="69805355">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...44 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C44236">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD654A8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6978E839">
-[...23 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+          <w:p w14:paraId="71C51E34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...25 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA3EC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F3CAA6">
-[...23 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+          <w:p w14:paraId="33FE489A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7439532B">
-[...51 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w14:paraId="131B77F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="122" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="1EE85CC5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57DFD3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F9FCC2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47AF6E7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBF8FDA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E910A79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CD9760">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Story Time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011E862C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F5F2069">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Simply Read More p12-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F403F60">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1F6246">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EF00FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1F55C9CB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24156D7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E08D3E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="389D72A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E46B79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74ABCD81">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B27997">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD0FCFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006EBFAA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65432C78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DAA34A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE98286">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Story Time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FE1048">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2939BB47">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="16"/>
+                <w:rFonts w:hint="default" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Simply Read More p22-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5FE652">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="28298097">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1588E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08154CFD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77260DDA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21024916">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A815924">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D15EFE3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D12F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34626B14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E14B0B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0907593A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C38AD0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E312C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:asciiTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>Reading Fun and Winter Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440ACF8D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4ED47514">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6773B473">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53598BCB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D3345B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177F3703">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9F0B93">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="367D2130">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147D577A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8604D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C21D20">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="351B0BF7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4A750F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Winter Holiday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2660E7C3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="228B54F4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51944F5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8EA123">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18583C0A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CD9E54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001E341D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B53F79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651C4D62">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9B3BAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284965CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CF6054">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DF9DB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Winter Holiday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E75265">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3588CC9B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2F41E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790D018E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D11AA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAB7BC6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C2CDB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC30AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AF86CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD00D7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C0DDFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E18A3D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1120F5E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4E245E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Winter Holiday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA06458">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5A63676C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23355B5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CDE5F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B22B2DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D9DC03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3762F2FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF91D8A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F71AE44">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1972FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCEA489">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BDC24F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6AB11E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4029DA39">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1C247AFD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D8E384">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A81746">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22990219">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B5F45A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADB181D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C46A69">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EB61B9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618444B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="136" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB526F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9597C1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="528F16D7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1742" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCC7056">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76427C90">
+    <w:p w14:paraId="402AB518">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
@@ -12259,196 +15148,137 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="宋体-繁"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="宋体-繁"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:altName w:val="汉仪中黑KW"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体-繁">
     <w:panose1 w:val="02010600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="0004009F" w:csb1="DFD70000"/>
   </w:font>
   <w:font w:name="汉仪中黑KW">
     <w:panose1 w:val="00020600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="18EF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kingsoft Math">
-[...7 lines deleted...]
-    <w:panose1 w:val="02010800040101010101"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="800002BF" w:usb1="004F7CFA" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="汉仪书宋二KW">
     <w:panose1 w:val="00020600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002BF" w:usb1="18EF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kingsoft Sign">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...8 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="18EF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7FAFFADE">
+  <w:p w14:paraId="2CBD2F9C">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="60F9C652">
+  <w:p w14:paraId="3E19767A">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -12596,51 +15426,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6A8984F8">
+  <w:p w14:paraId="5AE89565">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -12788,206 +15618,187 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="192"/>
+  <w:zoom w:percent="128"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMTAxOTQwOTg5YmU5NTVhODY4N2E0ZGU4ZGNhYzBkNTUifQ=="/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="1B6FDAAB"/>
-[...39 lines deleted...]
-    <w:rsid w:val="FFFF68A6"/>
+    <w:rsid w:val="0F3F1BB1"/>
+    <w:rsid w:val="3FB76950"/>
+    <w:rsid w:val="3FBD8CF8"/>
+    <w:rsid w:val="47EF3D10"/>
+    <w:rsid w:val="5DE497CA"/>
+    <w:rsid w:val="61CB9FBC"/>
+    <w:rsid w:val="67FF3693"/>
+    <w:rsid w:val="736CE472"/>
+    <w:rsid w:val="7396B555"/>
+    <w:rsid w:val="76770177"/>
+    <w:rsid w:val="DDBF48E4"/>
+    <w:rsid w:val="FCAFCCB6"/>
+    <w:rsid w:val="FDFB1A19"/>
+    <w:rsid w:val="FE7C6754"/>
+    <w:rsid w:val="FFFDC992"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
@@ -13122,51 +15933,51 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
@@ -13238,220 +16049,242 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
+    <w:link w:val="14"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
+    <w:link w:val="12"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="15">
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
     <w:name w:val="font11"/>
-    <w:basedOn w:val="7"/>
+    <w:basedOn w:val="8"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -13705,60 +16538,60 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>246</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>280</Words>
+  <Characters>1598</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1649</CharactersWithSpaces>
+  <CharactersWithSpaces>1875</CharactersWithSpaces>
   <Application>WPS Office_6.10.1.8873_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-6.10.1.8873</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>49FDF2DD9C743F1DB8449C6971177EFA_43</vt:lpwstr>
+    <vt:lpwstr>2C4D37A3786014C8F5F28B6A277BC53F_42</vt:lpwstr>
   </property>
 </Properties>
 </file>