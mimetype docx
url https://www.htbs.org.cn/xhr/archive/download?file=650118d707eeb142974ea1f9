--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,11443 +1,11162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="58D3E17E" w14:textId="115929FC" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="1A0BF187" w14:textId="6CF73D38" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:r w:rsidR="00F403F7">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00B4675D">
+      <w:r w:rsidR="00F403F7">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>生活</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E965C" w14:textId="3B56D726" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="573D8B07" w14:textId="6C2C963F" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r w:rsidR="00B4675D">
+      <w:r w:rsidR="00F403F7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>生活</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B1D5E" w14:textId="1CCFBB46" w:rsidR="000B586E" w:rsidRPr="00BE474F" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="6F0B7437" w14:textId="6622BE02" w:rsidR="000B586E" w:rsidRPr="00F403F7" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
-[...9 lines deleted...]
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:r w:rsidR="00F403F7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>老師</w:t>
+        <w:t>張文進、</w:t>
+      </w:r>
+      <w:r w:rsidR="005213D5" w:rsidRPr="005213D5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>李佳貞</w:t>
+      </w:r>
+      <w:r w:rsidR="00F403F7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="005213D5" w:rsidRPr="005213D5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>林岱</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="005213D5" w:rsidRPr="005213D5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>蕾</w:t>
+      </w:r>
+      <w:r w:rsidR="00F403F7" w:rsidRPr="0072459E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54825FBC" w14:textId="5AA88EE1" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="257658AB" w14:textId="71D68776" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材： </w:t>
+        <w:t>採用教材：</w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:r w:rsidR="00F403F7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>█使用</w:t>
+        <w:t>■</w:t>
       </w:r>
-      <w:r w:rsidR="00B4675D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F403F7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>南一</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>南一</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版本教科書;</w:t>
+        <w:t>版本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">教科書;  </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>□採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="aa"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3704"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="4AD8D1AB" w14:textId="77777777" w:rsidTr="007B52C4">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="1D972BBC" w14:textId="77777777" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289F9F2B" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="4834672C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D66CEAA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1314C5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA9EF5E" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...52 lines deleted...]
-            <w:tcW w:w="650" w:type="pct"/>
+          <w:p w14:paraId="53108835" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EB5CE6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="3C462D66" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFE74E6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w14:paraId="6B487B38" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD78A13" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="56ABF307" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="70FA3C7D" w14:textId="77777777" w:rsidTr="007B52C4">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="4836F0BA" w14:textId="77777777" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AF073FF" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B759D1E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A196F39" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCCCA0E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177047BE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497CF088" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59246733" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6497E88A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0EE3E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E80A0E2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A8C835" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41156562" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDF290E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="59FFC90D" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBDE61C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5631B881" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C802247" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAFC978" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D0EBF7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF947BD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F41CB71" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A268738" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031E28AB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370AD9E0" w14:textId="26A24210" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...20 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>1-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CD2918" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C544AB" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C544AB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>上學了</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAE49ED" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...108 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>知道學校的名稱。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F56B228" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道遵守上學時間的規定不遲到。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3655313B" w14:textId="4BFD970D" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道自己上學的方式。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4E8084" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A55139" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C29C88E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="2AFABF9C" w14:textId="77777777" w:rsidTr="007B52C4">
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="02664DD7" w14:textId="77777777" w:rsidTr="007743B5">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="1016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D0CCEB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19521B01" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE2C1B6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2E66D6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322C2C89" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B542EF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD5A962" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECFF749" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4E6776" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E3FFB1" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD523BB" w14:textId="5A98A47D" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...259 lines deleted...]
-          <w:p w14:paraId="5BF28824" w14:textId="589E802B" w:rsidR="00B466DE" w:rsidRPr="00162306" w:rsidRDefault="00B466DE" w:rsidP="00F55779">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEB364A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C544AB" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C544AB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>上學了</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568E776B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道學校的名稱。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3288291A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道遵守上學時間的規定不遲到。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC8B57F" w14:textId="2C9D8D22" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道自己上學的方式。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E786A7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38259361" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1493BA7F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="7A79DE95" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C4F152" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036AA3D2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1B6F48" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1088D548" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AE081" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B339B4A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D94B69" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2ED9B4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C62B113" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="412FE1D8" w14:textId="333C1E27" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245D9EFA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C544AB" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C544AB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>學校的一天</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A8AA5F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道早上到學校後應該要做哪些事情。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9CD846" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道上課時應該要做到及遵守的事情。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F8014B" w14:textId="3F21E67F" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道上課時應該怎麼做才能讓自己專心</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195694AE" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2992A969" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="57BC2828" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305CF83C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ABE43E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5260258B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8D2B9F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCF62B5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0A7B78" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132F6989" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF0766D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFBFC47" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110A10FA" w14:textId="129473BA" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64285506" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C544AB" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C544AB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>校園裡哪裡最好玩</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A52B8B1" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能清楚表達下課時會去的地方</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...655 lines deleted...]
-            <w:pPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5284659F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能說出喜歡和同學一起玩的遊戲</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3A10D9" w14:textId="3C3B6066" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能有耐心的聽完並理解同學的分享</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A5405B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA2AFA2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5238CC1E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FB74CF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BD2834" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="3C180D6A" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685D7B7E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65577F5E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BE16E2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F80BEDB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6926C0D5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC08D17" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF15971" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4500EC5D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F787AFC" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C12EF29" w14:textId="4CEE0883" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C97329" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+            <w:r w:rsidRPr="00FF6EC6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...509 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>一起探索校園</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6553E979" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能發現校園裡有哪些其他的地方</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6DDB06" w14:textId="5F30B147" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>了解校園裡其他地方的功能</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A785AEE" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56454FED" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="3629E1B8" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C77EF1" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5D9873" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAE56C2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D433F4C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E012E3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4164DB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C70FF5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC0125" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B84CBCB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B258D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552C8756" w14:textId="6A0DE754" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="327068FE" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...306 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>一起探索校園</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D78AC32" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能發現校園裡有哪些其他的地方</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2850C469" w14:textId="3972BE6D" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>了解校園裡其他地方的功能</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8BC5A3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="5509FA31" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC53212" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1EE1C3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC7CE2D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3D9A78" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5BCCD3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CDB5AF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BFDE4E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C0271B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA92FAB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04968C84" w14:textId="02002149" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A099E26" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>午餐大探索</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E04ED3A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能產生想要解決問題的動機，嘗試解決問題的方法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E994BD1" w14:textId="5E0D973F" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能閱讀資料(菜單)，找出想要的資訊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FE5CAD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E364B31" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EF5177" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F154B0D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EECFF46" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="47F1F2EF" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="007B52C4" w:rsidRDefault="00116064" w:rsidP="007B52C4">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="6432C0E3" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD01ADD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA39429" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A77B6BF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA8CA9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E30FFA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE8C8E8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C703303" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0761E5EA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE0418" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AFEE81" w14:textId="4A70292C" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE85C4B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...113 lines deleted...]
-          <w:p w14:paraId="7AE6EA82" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="00162306" w:rsidRDefault="00116064" w:rsidP="00116064">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>午餐大探索</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2984E3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能產生想要解決問題的動機，嘗試解決問題的方法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555D7FE9" w14:textId="4FDBB18F" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能閱讀資料(菜單)，找出想要的資訊</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F00FE8F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="55E7614B" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1EB7EF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5782FBC7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5701E4B9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB06877" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A4A693" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57972D4B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB1728E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B84A965" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B63728A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212DF2E0" w14:textId="3A37A486" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AF7FE6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="55AC5431" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="00162306" w:rsidRDefault="00116064" w:rsidP="00116064">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>午餐家家酒</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECA5E83" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...50 lines deleted...]
-          <w:p w14:paraId="1EE19A69" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="00162306" w:rsidRDefault="00116064" w:rsidP="00116064">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能根據生活經驗，開出菜單，知道該道菜餚包含哪些材料。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3498BE21" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能學會輕質土的基本技法。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACB2D93" w14:textId="62C2B940" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:t>①</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能利用輕質土動手做出扮家家酒的菜餚。</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA05510" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EC3FF9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165F0249" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00116064" w:rsidRPr="00162306" w14:paraId="7203A505" w14:textId="77777777" w:rsidTr="007B52C4">
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="75A5BA55" w14:textId="77777777" w:rsidTr="007743B5">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288C4B9F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293DD048" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436C1281" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240EA91F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617ABDF6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD66CF2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091E4CF2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7A88E6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E2C71A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFD31B3" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B68603F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E40F78D" w14:textId="6349AE1B" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...280 lines deleted...]
-          <w:p w14:paraId="70EBE101" w14:textId="5A66B00D" w:rsidR="00116064" w:rsidRPr="00B466DE" w:rsidRDefault="00116064" w:rsidP="00B466DE">
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA92431" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00FF6EC6" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF6EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>午餐家家酒</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDE323C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="1A55629F" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="007B52C4" w:rsidRDefault="00116064" w:rsidP="007B52C4">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能根據生活經驗，開出菜單，知道該道菜餚包含哪些材料。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A39F7BF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能學會輕質土的基本技法。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D65AB92" w14:textId="0CE22CF6" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能利用輕質土動手做出扮家家酒的菜餚。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2073E798" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198866BF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20DA6D87" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A89A19" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:b/>
-[...64 lines deleted...]
-          <w:p w14:paraId="0C37CD88" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="00162306" w:rsidRDefault="00116064" w:rsidP="00116064">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2CAAEA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="100B3EB3" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EA3B39" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EEECB9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FC4828" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A68DCEE" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F06B5A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1953542F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD1458C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7365E7B8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27777236" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C65388B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4236E571" w14:textId="5BE39349" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54060">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>期中複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0CFBB0" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40206E65" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37380244" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ABBC1EB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="6F573E0A" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7102EA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C899316" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DCA927" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6052283D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADE9BA7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59063A4C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF74D46" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505C6433" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037CD657" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67378AF7" w14:textId="44964105" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53492D10" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00A54060" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54060">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>不同課本比一比</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3952AD42" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 能察覺不同領域課本的樣子</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CD8CC7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能透過觀察發現一本書包含哪些構造</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9E72ED" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能夠知道不同的課本也會有許多相同點</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58DB0AE2" w14:textId="2CABD6A0" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能上台清楚分享自己喜歡的課本</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663D622E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEC75FF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19779812" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C11BB9D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="02258324" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F3F4D5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0431C6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF63AB7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A377640" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC06FE8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D91FE62" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D8CD0B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3EF7DD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B79D19" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D128A52" w14:textId="57557A96" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054CAAC2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00A54060" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54060">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>我愛圖書館</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693F74EB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能分享到圖書館借書或看書的經驗</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42754E29" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能夠過書及幫助解決學習上遇到</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>的問題</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29445F3A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能察覺在圖書館經常會遇到的狀況</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F05EFDD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能找出改善或解決狀況的方法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B513526" w14:textId="61CFC92D" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能了解如何製作書籤</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45709F9D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA81557" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27477323" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B18D8F5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034827A4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="4BD65180" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7424B745" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F97D5F0" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF71E8C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295BA9D7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8F73CC" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665A3904" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4A3B7A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D875CF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2C72C5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333BD10D" w14:textId="7B659FA8" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AAE7D8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00BC13FE" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC13FE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>我愛圖書館</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B8D0E08" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能分享到圖書館借書或看書的經驗</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D600419" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能夠過書及幫助解決學習上遇到的問題</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478A1FF4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能察覺在圖書館經常會遇到的狀況</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F8AA8F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能找出改善或解決狀況的方法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CF9F44" w14:textId="16B3FE67" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="319B62"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能了解如何製作書籤</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701DA860" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD15F50" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47426464" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="007144A5" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5912327C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2796F0" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00613B14" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="3B27301C" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78016CF2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BD6AC2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B59595" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B382755" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2449B62E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADED56F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AECB2F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B584F7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BAEF17" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75732CD4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8BBB4C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="319D3D3C" w14:textId="12336FB7" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A517F18" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00BC13FE" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC13FE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>聲音哪裡來</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03859DBB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>透過觀察發現聲音會在生活周遭出現</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3800B286" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>運用五感中的聽覺來感受</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...542 lines deleted...]
-            <w:pPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCDA33D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能選擇並利用不同的方式，找到聲音來源並記錄下來。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7842EC7A" w14:textId="24FC057F" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能夠欣賞並理解他人的記錄內容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7701AD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02881F58" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="685D28B7" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="696D8467" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297D5948" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D6EE48" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="788012CD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645E29B9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7383BD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6991A1DB" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FB313E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="499CD377" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2069620F" w14:textId="736BA4A9" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...507 lines deleted...]
-          <w:p w14:paraId="54AA690B" w14:textId="77777777" w:rsidR="00116064" w:rsidRPr="00162306" w:rsidRDefault="00116064" w:rsidP="00116064">
+              </w:rPr>
+              <w:t>5-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0398EB33" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00BC13FE" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC13FE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...323 lines deleted...]
-          <w:p w14:paraId="24C41510" w14:textId="37301075" w:rsidR="000E096E" w:rsidRPr="00B466DE" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>一起玩聲音</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C83A420" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...162 lines deleted...]
-          <w:p w14:paraId="7B438918" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能自己或小組討論後發現運用身體不同部位可以發出聲音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013C13A1" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能發展出多元的聲音來源</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...32 lines deleted...]
-          <w:p w14:paraId="3EFEFA6B" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C9BD35" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能組合身體發出的聲音為歌曲伴奏</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E3AD86" w14:textId="6E6CA385" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能學會至少一種節奏樂器的演奏方式</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A849984" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C021A66" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BB6C6F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3BACB4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="319B62"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="56D9BDED" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="2FE37606" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EFDE94" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053AB567" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384DD788" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D524F34" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B54CB6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4CE59E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1011AFD9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1193DC52" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7077EA03" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43596615" w14:textId="58CA2811" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6FECAA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00864FD1" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...479 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00864FD1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...1086 lines deleted...]
-          <w:p w14:paraId="73027F5F" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>迎接新的一年</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D72375" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>知道迎接新年的活動是送走舊的一年，迎接新的一年</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...530 lines deleted...]
-          <w:p w14:paraId="6A496A2C" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0677EFFD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能在生活中找到線索，察覺新年來了</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AE0A2C" w14:textId="423E5E07" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道我們的社會習俗，一年會過兩個新年。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC90BF5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDC84E8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...62 lines deleted...]
-              <w:t>⑤</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E096E" w:rsidRPr="00162306" w14:paraId="0F89CCC6" w14:textId="77777777" w:rsidTr="007B52C4">
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="298564CB" w14:textId="77777777" w:rsidTr="007743B5">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692"/>
+          <w:trHeight w:val="1391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4433916E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095F0D38" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8AD22C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAD97A2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749EFDC9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127B035B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="143C6CF0" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...454 lines deleted...]
-          <w:p w14:paraId="34933CA1" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2BF379" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A286351" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A76E5BB" w14:textId="6DAA1752" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314D8A65" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C35A73" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35A73">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>除夕團圓夜</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C303DC" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>知道什麼是除夕和除夕夜</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0277C71F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>能說出家人如何準備過除夕</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481EAC94" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>知道年夜飯有團聚一堂、凝聚家人向心力的意義</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...45 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCF8C13" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>珍惜和家人團圓的時光</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...400 lines deleted...]
-                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...20 lines deleted...]
-          <w:p w14:paraId="6377AD80" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E57FF78" w14:textId="443D8B5F" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>認識年夜飯的菜餚所代表的吉祥意義</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...1128 lines deleted...]
-          <w:p w14:paraId="51B0BF5C" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F04B79" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8C5997" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...70 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:sz w:val="20"/>
-[...1110 lines deleted...]
-          <w:p w14:paraId="5673E7B7" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C55E0A2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5597542F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="378D415B" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="7A5C45DD" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7891CA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157DEE9E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B37DD2C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492C962F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8A6190" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCDBF02" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49258691" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA85685" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380C1119" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F8AB52" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD14E50" w14:textId="08188685" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261208">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FED48FA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00C35A73" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35A73">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>過新年了</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D155C30" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>知道可以透過多種方式向親友拜年</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777E6E35" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>學習向長輩拜年的吉祥話</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...344 lines deleted...]
-          <w:p w14:paraId="5560DC5B" w14:textId="77777777" w:rsidR="000E096E" w:rsidRPr="00162306" w:rsidRDefault="000E096E" w:rsidP="000E096E">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B657FD" w14:textId="4856E01D" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>能積極餐與討論各地有哪些新年活動，並知道這些活動的意義。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195A4161" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="368AF01E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2A8C7D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="3CBA7A2B" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F120CD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D843980" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549EEC51" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDCD356" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A48A60" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145D295E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5508C03B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC38368" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2694FCCE" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB34460" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4452F309" w14:textId="47E091ED" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037341B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>期末複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D428A25" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="603E21ED" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED9D75" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBE898A" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00162306">
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAF4C85" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06177EE9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6C5608" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2D6340" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414548C5" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A058217" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="605C5BA2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5234474B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9FE23C" w14:textId="0D4AFF54" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037341B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B6F768" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="051788CD" w14:textId="77777777" w:rsidTr="007743B5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA8766F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD46B66" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F28F12F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B97CB4" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F1DD0F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BA4FDC" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3196625F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714899DF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0943E52B" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBB5E7E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B24C046" w14:textId="1131DEE8" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037341B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>寒假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF0EF42" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="15084804" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E7E16F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C04BAC" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2023D223" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19415B97" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B635F48" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4B4C89" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C3F585" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAEA950" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A22C2C" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="688539BF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A054335" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F01FFF" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="398E3190" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BF74C7" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EFE064" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D803DF6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD5D3D8" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652CD843" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04717788" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1003532F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9ADD15" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52205282" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0A23F0" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49117871" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E46611D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D087C1D" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F403F7" w:rsidRPr="00700DE7" w14:paraId="712A01F3" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1030AA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B27AAF2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD5E0CD" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671DFEF9" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CB82E2" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E68C536" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6462696E" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E737F5F" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEA3442" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E38C29" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1284E5FA" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F775CA6" w14:textId="77777777" w:rsidR="00F403F7" w:rsidRPr="00700DE7" w:rsidRDefault="00F403F7" w:rsidP="00F403F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="103F21C9" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="7399C993" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69AFCB34" w14:textId="77777777" w:rsidR="004A15AF" w:rsidRDefault="004A15AF">
+    <w:p w14:paraId="20140F54" w14:textId="77777777" w:rsidR="0028796B" w:rsidRDefault="0028796B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40B10BE0" w14:textId="77777777" w:rsidR="004A15AF" w:rsidRDefault="004A15AF">
+    <w:p w14:paraId="66B46F4B" w14:textId="77777777" w:rsidR="0028796B" w:rsidRDefault="0028796B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="STSong">
+    <w:altName w:val="DengXian"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000010" w:usb3="00000000" w:csb0="0004009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4DB05B" w14:textId="77777777" w:rsidR="004A15AF" w:rsidRDefault="004A15AF">
+    <w:p w14:paraId="5F6E19A8" w14:textId="77777777" w:rsidR="0028796B" w:rsidRDefault="0028796B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8DAE9D" w14:textId="77777777" w:rsidR="004A15AF" w:rsidRDefault="004A15AF">
+    <w:p w14:paraId="7E3B5878" w14:textId="77777777" w:rsidR="0028796B" w:rsidRDefault="0028796B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FE008D3" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6912B8CE" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034C79F7" wp14:editId="27EFB32D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF2C685" wp14:editId="5BB6D912">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="31B992E7" wp14:editId="37457253">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="10B27204" wp14:editId="28CCBB34">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11517,166 +11236,166 @@
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08923733" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="16832DBB" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D81782F" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1D8F2C91" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E3F9BC9" wp14:editId="694872B7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="513672C3" wp14:editId="30DD7783">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1B65CAB2" wp14:editId="2B1DDDF1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B3E99CF" wp14:editId="6B9F5D08">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11756,1825 +11475,246 @@
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1573 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="000E096E"/>
     <w:rsid w:val="001151EC"/>
-    <w:rsid w:val="00116064"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
-    <w:rsid w:val="00214DE3"/>
     <w:rsid w:val="00233FEA"/>
+    <w:rsid w:val="0028796B"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
-    <w:rsid w:val="004A15AF"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
-    <w:rsid w:val="004E56FC"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
+    <w:rsid w:val="005213D5"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
-    <w:rsid w:val="007B52C4"/>
     <w:rsid w:val="007C3843"/>
-    <w:rsid w:val="008053A8"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
-    <w:rsid w:val="009516A0"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
-    <w:rsid w:val="009B28ED"/>
+    <w:rsid w:val="00993727"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
-    <w:rsid w:val="00B466DE"/>
-    <w:rsid w:val="00B4675D"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
-    <w:rsid w:val="00BA413E"/>
     <w:rsid w:val="00BE226C"/>
-    <w:rsid w:val="00BE474F"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
+    <w:rsid w:val="00D51593"/>
     <w:rsid w:val="00D57D27"/>
+    <w:rsid w:val="00D76FDF"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
-    <w:rsid w:val="00F55779"/>
+    <w:rsid w:val="00F403F7"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="056E0494"/>
+  <w14:docId w14:val="16D63479"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13902,71 +12042,67 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
@@ -14077,69 +12213,84 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14359,71 +12510,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2600</Characters>
+  <Pages>1</Pages>
+  <Words>457</Words>
+  <Characters>2606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3050</CharactersWithSpaces>
+  <CharactersWithSpaces>3057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>