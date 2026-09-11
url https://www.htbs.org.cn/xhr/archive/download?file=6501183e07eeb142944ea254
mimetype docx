--- v0 (2026-06-04)
+++ v1 (2026-09-11)
@@ -1,14199 +1,11729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="58D3E17E" w14:textId="7C4FF09E" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="12960959" w14:textId="774883AA" w:rsidR="007D1690" w:rsidRDefault="007D1690" w:rsidP="0049042A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r w:rsidR="00162306">
+      <w:r w:rsidRPr="003A70AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A70AD">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A70AD">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006838C9">
+      <w:r w:rsidR="00EA2596">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>數學</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE474F">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>領域</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>領域教學進度表</w:t>
+        <w:t>教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E965C" w14:textId="00D20A18" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="20F153E5" w14:textId="55D98893" w:rsidR="007D1690" w:rsidRDefault="007D1690" w:rsidP="0049042A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任教科目：</w:t>
-[...8 lines deleted...]
-        <w:t>數學</w:t>
+        <w:t>任教科目：數學</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B1D5E" w14:textId="1CCFBB46" w:rsidR="000B586E" w:rsidRPr="00BE474F" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="652C481A" w14:textId="09BA00D5" w:rsidR="007D1690" w:rsidRDefault="007D1690" w:rsidP="0049042A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
-[...9 lines deleted...]
-      <w:r w:rsidR="00BE474F" w:rsidRPr="00BE474F">
+      <w:r w:rsidR="009B70C2" w:rsidRPr="009B70C2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>老師</w:t>
+        <w:t>李佳貞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="009B70C2" w:rsidRPr="009B70C2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>林岱蕾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>、盧淑子、廖裕華</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54825FBC" w14:textId="0B765A27" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="6ED6EFB6" w14:textId="13690585" w:rsidR="007D1690" w:rsidRDefault="007D1690" w:rsidP="007D1690">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="1026"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024761B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>█</w:t>
       </w:r>
-      <w:r w:rsidR="00B27BCD" w:rsidRPr="00B27BCD">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>█使用</w:t>
+        <w:t>使用</w:t>
       </w:r>
-      <w:r w:rsidR="00B27BCD" w:rsidRPr="00B27BCD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>翰林</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">翰林 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>□採取自編教材方式</w:t>
+        <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5147" w:type="pct"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="211"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3688"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="921"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="3056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="4AD8D1AB" w14:textId="77777777" w:rsidTr="00AB0548">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="20B9249D" w14:textId="77777777" w:rsidTr="00BE77B4">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="289F9F2B" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="64A81C89" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205BB09A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7892CEF2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="98" w:type="pct"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA9EF5E" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...52 lines deleted...]
-            <w:tcW w:w="823" w:type="pct"/>
+          <w:p w14:paraId="331A134D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00681C99">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EB5CE6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00DD2661" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="0A632E58" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFE74E6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00DD2661" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+          <w:p w14:paraId="19F59061" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="pct"/>
+            <w:tcW w:w="1466" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD78A13" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="7CB0ABBB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="70FA3C7D" w14:textId="77777777" w:rsidTr="00AB0548">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="4DDEE058" w14:textId="77777777" w:rsidTr="00BE77B4">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AF073FF" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BE624A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CDA71F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47911C04" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EC916F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="229409D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244A77FD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E9FA8D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463DE4AA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A27BF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C53A9FF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00681C99">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AD6CC9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283329FF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="02DFC30F" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A517F75" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2393B67F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CCFDE0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77346F1C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31978560" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE485A0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E70520" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABC405F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FE2246" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A75C640" w14:textId="3DF1A622" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7F2EE1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C366758" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>依序唱出1～10，並確定10以內的數量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DEEF42" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>連結數詞與數字的關係，並用數字記錄數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2793AD" w14:textId="7553FB5C" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>量。</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="5F5945AA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>用具體物或半具體物表徵數詞的意義。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3343519A" w14:textId="7ED26139" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>透過一一對應確認兩個相等的量。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="389E5E4F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>課輔班開始</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2E94BC9D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B14AA8E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="640A0B9F" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4AD623" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B05E5B2" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C499423" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC4DE94" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449BA1C4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2199B96B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216AEFDA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E803798" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E17AF1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60363648" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACD53FB" w14:textId="67E8B912" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...491 lines deleted...]
-          <w:p w14:paraId="5BF28824" w14:textId="40376EC7" w:rsidR="00F3757E" w:rsidRPr="00DD2661" w:rsidRDefault="00F3757E" w:rsidP="00F3757E">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6610E0FF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30948156" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>依序唱出1～10，並確定10以內的數量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6277EDE8" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>連結數詞與數字的關係，並用數字記錄數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C328CE5" w14:textId="508D941D" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A540010" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>用具體物或半具體物表徵數詞的意義。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521B8645" w14:textId="13933B9C" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>透過一一對應確認兩個相等的量。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FAE6DA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2876EE3F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759EB170" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1565" w:type="pct"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="7926A380" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706CCF5D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195C259D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1BB134" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646A086E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D25D92" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5C7C4F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5619CD79" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EC6EA7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275DD263" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555CF203" w14:textId="768A45BB" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A21F87" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>比長短</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A05CFA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識物品的長並用直觀或直接比較兩直線物的長。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1BC1FB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識直線與曲線，並會比較長短。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05ED87E3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道高矮、厚薄也是一種長度，並會做直接比較。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BD32F5" w14:textId="0482D0CE" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>透過長度的複製做間接比較。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A58C0FD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F07789" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="4876AD01" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5B5272" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C76BD72" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724EBD0A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B727EF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A83ED0A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32298415" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBCDF62" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D2B6ED" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC0738C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411D8658" w14:textId="2991314D" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421D0EDF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>比長短</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD047D1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識物品的長並用直觀或直接比較兩直線物的長。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24600FB8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識直線與曲線，並會比較長短。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1447C3D0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>知道高矮、厚薄也是一種長度，並會做直接比較。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B7B88F" w14:textId="202FBE5C" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>透過長度的複製做間接比較。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37301094" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F8D44F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F5ACAB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10EE1163" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181DC0B5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="458A3A6B" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD7E39F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7443FF95" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB0F980" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7360A5CC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC57E84" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C936E15" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF31D8E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC1A93B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1385EB57" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A23735" w14:textId="463CE774" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29882CAD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>順序與多少</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B75209B" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>以序數詞描述10以內序列事物的位置</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6826B306" w14:textId="2DEEC129" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>先後關係，並</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>熟練順數與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>倒數。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FAEE6A4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>分辨序數與基數的不同。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512CB47C" w14:textId="63D2E5E9" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>比較10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>以內兩量的</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>多少。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B14D6C8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2980996A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="79E474E4" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EFFC93" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB98E36" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08917C4C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505A1872" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B68A708" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC9AAC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72269E3C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E915743" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CD7BBC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E109F55" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBD5706" w14:textId="2CCB0EA9" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...311 lines deleted...]
-          <w:p w14:paraId="0DA515E0" w14:textId="6D74E629" w:rsidR="00DD2661" w:rsidRPr="00DD2661" w:rsidRDefault="00F3757E" w:rsidP="00F3757E">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FE3C45" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...154 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...342 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>順序與多少</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57660260" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>以序數詞描述10以內序列事物的位置</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="285AD27F" w14:textId="1770A491" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>先後關係，並</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>熟練順數與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...833 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>倒數。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4A2B27" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>分辨序數與基數的不同。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C03E2B" w14:textId="1B6648EB" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>比較10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>以內兩量的</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>多少。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1DF247" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...28 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="51EAB37E" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C654CA2" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6539BBCA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E62586" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023A6A2A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160770B4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="367B59A6" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352AFEE3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D810C2D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABCFFA6" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA87352" w14:textId="17B2D6DA" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E91BD9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>分與合</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DE2595" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...317 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...348 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>解決10以內數量的分解問題。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C547F1F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...35 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>解決10以內數量的合成問題。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509DB8BA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="2DEEFFE3" w14:textId="77777777" w:rsidR="00845E16" w:rsidRPr="00162306" w:rsidRDefault="00845E16" w:rsidP="00845E16">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>了解0的意義，讀寫並使用0。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5CFFD6" w14:textId="4DC4AA23" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>用語言描述10以內數量的合成、分解問題的解題過程和結果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF6FB7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EFD7115" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE815E9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519D58F8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6B0D52" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1EE19A69" w14:textId="44DB7FA8" w:rsidR="00845E16" w:rsidRPr="00162306" w:rsidRDefault="00845E16" w:rsidP="00845E16">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="0A974768" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F4C529" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503C8E4F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2C536D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45895790" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F0F66B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772A4F2B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2C1ED5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A78EC0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="071C062A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59252564" w14:textId="0CBFD024" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A0BD3C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...41 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...377 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>分與合</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72887D90" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>解決10以內數量的分解問題。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7945E430" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>解決10以內數量的合成問題。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094FEE6A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>了解0的意義，讀寫並使用0。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011846A6" w14:textId="5A7A1E6A" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>用語言描述10以內數量的合成、分解問題的解題過程和結果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5AEF33" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="377CBF69" w14:textId="77777777" w:rsidR="00845E16" w:rsidRPr="00162306" w:rsidRDefault="00845E16" w:rsidP="00845E16">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="3436863E" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689B1185" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFC0E5F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C015A6" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0B518E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C447CAB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6F7BEC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1D15E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F9EBAC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D30E4F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D8CAF5" w14:textId="54598EB3" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC44EDC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...83 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...704 lines deleted...]
-          <w:p w14:paraId="332BCBC5" w14:textId="4C94D5AA" w:rsidR="00845E16" w:rsidRPr="00162306" w:rsidRDefault="00845E16" w:rsidP="00845E16">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>認識形狀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6F462A" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...36 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...637 lines deleted...]
-          <w:p w14:paraId="54AA690B" w14:textId="0B4FB462" w:rsidR="00845E16" w:rsidRPr="00162306" w:rsidRDefault="00845E16" w:rsidP="00845E16">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識立體形體的平面與曲面，並做簡單分</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2811FBA1" w14:textId="7F760373" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>類活動。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EF062C" w14:textId="54EF21AF" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識基本圖形。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CCB8C7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD96842" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B818E21" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:t>③</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3757E" w:rsidRPr="00162306" w14:paraId="7A580BE1" w14:textId="77777777" w:rsidTr="00AB0548">
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="533D9C1F" w14:textId="77777777" w:rsidTr="00BE77B4">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            <w:pPr>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC8D4E9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759CC70F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8D712E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3BA663" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6AF20A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D44DD1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B9F8DB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678CD0A8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202DBAD7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15657C9C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716A307B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D2C749" w14:textId="74EC1A60" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...75 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
-[...209 lines deleted...]
-          <w:p w14:paraId="24C41510" w14:textId="71F75CA1" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00F3757E" w:rsidP="00DD2661">
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BCD2FB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>認識形狀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19BC47B9" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="5690AD02" w14:textId="77777777" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00AB0548" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識立體形體的平面與曲面，並做簡單分</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F6B5A3" w14:textId="60E3AEF8" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="440953D2" w14:textId="77777777" w:rsidR="00761AFD" w:rsidRPr="00DD2661" w:rsidRDefault="00AB0548" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>類活動。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B715D2A" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識基本圖形。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3404DF" w14:textId="59380E49" w:rsidR="00681C99" w:rsidRPr="00BE77B4" w:rsidRDefault="00BE77B4" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>學習加油</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>讚一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CABD88D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379F3E2A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732099C9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B8ADA1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BE9CBD5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="1AFDAA90" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9B20E8" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434A67B5" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1879554F" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA8747" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B45E86" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9B0936" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BD0E85" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2DD1B" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E493804" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F6B7D0" w14:textId="7C848419" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F66F8B" w14:textId="4A2DC6FF" w:rsidR="00BE77B4" w:rsidRPr="00BE77B4" w:rsidRDefault="00BE77B4" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:rPr>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>期中評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1121FE31" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>簿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60215758" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A20B7FC" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="41397D2B" w14:textId="25259C1F" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00F3757E">
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543F49C3" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="12C682B8" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10851F4C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0E56F0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672A1518" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547826BD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20730584" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A75F28" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA894D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28722DE9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F57FC84" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7F28A0" w14:textId="4B00B314" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2D4A3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的加法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28509869" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="57B22764" w14:textId="77777777" w:rsidR="00761AFD" w:rsidRPr="00DD2661" w:rsidRDefault="00AB0548" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識加法算式，並用算式記錄問題和結</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D047145" w14:textId="67183FB3" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="41A762F0" w14:textId="77777777" w:rsidR="00761AFD" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7A27E0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="3A75101B" w14:textId="0E207F3E" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練被加數或加數為0的加法。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02463F58" w14:textId="5F58A4F9" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練和在10以內的加法計算，並觀察加法算式的規律。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF8D5CE" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742F1A93" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1B68F8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C96DDC5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="43FD22B2" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64919081" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F617F87" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A662FA4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3E78FF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B4C759" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72506CB5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1267519F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2E99A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB86C33" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601B9D4B" w14:textId="66BDD42C" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B819585" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的加法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F498FB7" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="351771F1" w14:textId="77777777" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00AB0548" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識加法算式，並用算式記錄問題和結</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5551DA9E" w14:textId="36F3BA94" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5E927713" w14:textId="77777777" w:rsidR="00761AFD" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00761AFD">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403CCE4B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="0872DD5D" w14:textId="3F0A06B1" w:rsidR="00761AFD" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00761AFD">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>熟練被加數或加數為0的加法。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225BFD02" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練和在10以內的加法計算，並觀察加</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6E2C00" w14:textId="041B320E" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>法算式的規律。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039AC91B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11/23-11/27</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>國習、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6421C0C3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DECDC44" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CB1E55" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>軟筆書法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(朝會)；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>硬筆寫字</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45575FA5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="2011E948" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6128EAC4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C354D0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5599BA2E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0588520D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C0804F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49072A65" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F23A69" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B7A032" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C894DAB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A75791B" w14:textId="0018AC15" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8E62AB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:rPr>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="771B1EEF" w14:textId="77777777" w:rsidR="00AB0548" w:rsidRPr="00DD2661" w:rsidRDefault="00AB0548" w:rsidP="00F3757E">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的減法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0629068A" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1168C468" w14:textId="256F6852" w:rsidR="005B1EC2" w:rsidRPr="00DD2661" w:rsidRDefault="00761AFD" w:rsidP="00761AFD">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識減法算式，並用算式記錄問題與結</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6C0712" w14:textId="3E05F8DD" w:rsidR="00681C99" w:rsidRPr="005C205C" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="KaiTi"/>
-[...17 lines deleted...]
-            <w:r w:rsidR="00AB0548" w:rsidRPr="00DD2661">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="0BC7DC6F" w14:textId="77777777" w:rsidR="00F3757E" w:rsidRPr="00162306" w:rsidRDefault="00F3757E" w:rsidP="00F3757E">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5839EB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="43F9826B" w14:textId="77777777" w:rsidR="00F3757E" w:rsidRPr="00162306" w:rsidRDefault="00F3757E" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練減數或差為0的減法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A4E400" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="56D9BDED" w14:textId="560D08C7" w:rsidR="00F3757E" w:rsidRPr="00162306" w:rsidRDefault="00F3757E" w:rsidP="00F3757E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練被減數在10以內的減法計算，並觀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB2DA4A" w14:textId="6EEC7DD9" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>察減法算式的規律。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B3CE70" w14:textId="046D34A2" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練加減法問題。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6803590E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="637C5B08" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BD1FCB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="007144A5" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56797913" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D26AEF0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00613B14" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:t>④</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00845E16" w:rsidRPr="00162306" w14:paraId="09A99430" w14:textId="77777777" w:rsidTr="00AB0548">
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="724B2543" w14:textId="77777777" w:rsidTr="00BE77B4">
         <w:trPr>
-          <w:cantSplit/>
-[...1 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
-[...39 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2F3C8E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...28 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="313305C7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D71763E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D1DEEC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1261D8A2" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC06A9C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C6BF82" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ADBA17" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C8D25C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="033ACA46" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E9169" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="98" w:type="pct"/>
-[...220 lines deleted...]
-            <w:r w:rsidRPr="00DD2661">
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CD228C" w14:textId="6C88E5F8" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...1603 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB40FF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...699 lines deleted...]
-          <w:p w14:paraId="77282775" w14:textId="77777777" w:rsidR="0051148F" w:rsidRPr="00162306" w:rsidRDefault="0051148F" w:rsidP="0051148F">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10以內的減法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EE8976" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...105 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...747 lines deleted...]
-          <w:p w14:paraId="34933CA1" w14:textId="1AD3433D" w:rsidR="0051148F" w:rsidRPr="00162306" w:rsidRDefault="0051148F" w:rsidP="0051148F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識減法算式，並用算式記錄問題與結</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2951AE" w14:textId="2DCB7259" w:rsidR="00681C99" w:rsidRPr="005C205C" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...40 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...692 lines deleted...]
-          <w:p w14:paraId="6377AD80" w14:textId="396865F1" w:rsidR="0051148F" w:rsidRPr="00162306" w:rsidRDefault="0051148F" w:rsidP="0051148F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>果。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622F27EC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...40 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...422 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練減數或差為0的減法</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...832 lines deleted...]
-          <w:p w14:paraId="51B0BF5C" w14:textId="21FBB627" w:rsidR="0051148F" w:rsidRPr="00162306" w:rsidRDefault="0051148F" w:rsidP="0051148F">
+          <w:p w14:paraId="7E35140F" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...73 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:sz w:val="20"/>
-[...735 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...404 lines deleted...]
-          <w:p w14:paraId="16D21918" w14:textId="77777777" w:rsidR="005B1EC2" w:rsidRPr="00162306" w:rsidRDefault="005B1EC2" w:rsidP="005B1EC2">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>熟練被減數在10以內的減法計算，並觀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461B6CEA" w14:textId="0A1C6400" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>察減法算式的規律。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB2FE37" w14:textId="252E213B" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>熟練加減法問題。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CF54E2" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="378D415B" w14:textId="15196804" w:rsidR="005B1EC2" w:rsidRPr="00162306" w:rsidRDefault="005B1EC2" w:rsidP="005B1EC2">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF84A68" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="5D1ED101" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E15EFF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C062698" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0303536A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A3B3D8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703730FF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105F9B14" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECD0C3B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5B1597" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505819BF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE090B2" w14:textId="29CBC09C" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A8E96E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...32 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...250 lines deleted...]
-          <w:p w14:paraId="33CDC5AF" w14:textId="1E7C1912" w:rsidR="005B1EC2" w:rsidRPr="00DD2661" w:rsidRDefault="005B1EC2" w:rsidP="005B1EC2">
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>30以內的數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530FE2BF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...81 lines deleted...]
-          <w:p w14:paraId="5560DC5B" w14:textId="0AB82112" w:rsidR="005B1EC2" w:rsidRPr="00162306" w:rsidRDefault="005B1EC2" w:rsidP="005B1EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C205C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>識30以內</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>的數序</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>、數量與數詞。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237AA5A9" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>進行30以內數的說、讀、聽、寫、做。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6837FB71" w14:textId="0ACAD6CE" w:rsidR="00BE77B4" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>以序數詞描述30以內序列事物的位置</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE77B4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333209EE" w14:textId="554F8F44" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>先後關係。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681BF479" w14:textId="21B3B885" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>進行30以內的數大小比較。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137EB0CF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>數習、社習</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E51A96C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDD853B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="564CD89D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="2E54F245" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024508A1" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D68C63B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="278992B0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CD3ED4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F04380" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435A6256" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7B591A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00162ED0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0E987C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FCAC5B" w14:textId="06BA7D9E" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B71CBD3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5BFC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>時間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A524B0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>區分事件發生的先後和時間長短。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D2EE8" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識時鐘，並報</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>讀鐘面上整</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>點時刻。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7D5240" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>報讀鐘面</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>半點時刻。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386D087C" w14:textId="48C91E2B" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>透過撥鐘與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>觀察鐘面，報讀一小時前或一小時後的時刻。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EB4654" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F5D0B7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="02A31BFE" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF093A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0671A67A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="510C56D5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="616C1247" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A061306" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26148FDE" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE00472" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16179096" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2112980C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615FB7C2" w14:textId="5A726696" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D667E0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>時間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495BDEFB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>區分事件發生的先後和時間長短。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64861E85" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識時鐘，並報</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>讀鐘面上整</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>點時刻。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084DBE45" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>報讀鐘面</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>半點時刻。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29890A66" w14:textId="77777777" w:rsidR="00681C99" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>透過撥鐘與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>觀察鐘面，報讀一小時前或一小時後的時刻。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30197E8B" w14:textId="3717DFBF" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00A959B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>學習加油站二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D187801" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC0B295" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118FA70B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>閩語朗讀及閩語演說</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F080B37" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="1AF54ADE" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46759F0A" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29630C37" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D872B2" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B4F2E7" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D75266" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4480DBA9" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E77BC9C" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728B7AD2" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF3B56F" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8459EF" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137B1459" w14:textId="22CEC576" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C84ACF" w14:textId="65760A27" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>期末評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EAD50B" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFBEBEC" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6796B046" w14:textId="77777777" w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w:rsidRDefault="00BE77B4" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="1EB824A0" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F45ED88" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B64DCD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D391AF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1388A2BF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD82764" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6C1566" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037DBD74" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D9C4FD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0266DA15" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC905A3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E675B0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="001902E0" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>期末</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>加深加廣學習</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="40EA05ED" w14:textId="6E3DC0EB" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>數學遊戲、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>數學桌遊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF2190E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>創客嘉</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="768CC212" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1961CF64" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585DEAD2" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26065CAC" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1DF8EA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E31F51" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61355F5C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57982CB4" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F7DEE5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572EA113" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E64459" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D8DA21" w14:textId="521EEB5C" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08350EFD" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="5F7FF0C4" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FE154B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E838F52" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181E3C05" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF14FC6" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768E5577" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D719DB5" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABBFCC0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DC1CFB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F508ABE" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE798C0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DBF628" w14:textId="07380928" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00BE77B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001902E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>寒假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7F58D6" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="1FD33F56" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A44861D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D9EA7D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6005A316" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534E6F7D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0317E8DA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474CAFE3" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64047640" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A395D7A" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C3DE33" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66300BF0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C46E5FB" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F1A853" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="18F8A4E8" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06318F27" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="364D7488" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547C4312" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E25F62F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51625173" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DB8397" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57541763" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50122182" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629C4B52" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2102737D" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76154F0F" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A86EBAF" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="150C6E85" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE77B4" w:rsidRPr="00700DE7" w14:paraId="7CEC7870" w14:textId="77777777" w:rsidTr="00BE77B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DB21CA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ABFD21" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1A9E0C" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772E2200" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDB4CB7" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1AE5EA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F32F41" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5968A402" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E68C0F0" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="442" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BE735B" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C3E6E" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1466" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D3C9AA" w14:textId="77777777" w:rsidR="00681C99" w:rsidRPr="00700DE7" w:rsidRDefault="00681C99" w:rsidP="00681C99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="103F21C9" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="16D5604B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BF764A" w14:textId="77777777" w:rsidR="00F75285" w:rsidRDefault="00F75285">
+    <w:p w14:paraId="11919DFA" w14:textId="77777777" w:rsidR="009D1496" w:rsidRDefault="009D1496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275407BC" w14:textId="77777777" w:rsidR="00F75285" w:rsidRDefault="00F75285">
+    <w:p w14:paraId="5E51D634" w14:textId="77777777" w:rsidR="009D1496" w:rsidRDefault="009D1496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="STSong">
+    <w:altName w:val="DengXian"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000010" w:usb3="00000000" w:csb0="0004009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE744E6" w14:textId="77777777" w:rsidR="00F75285" w:rsidRDefault="00F75285">
+    <w:p w14:paraId="77EEE240" w14:textId="77777777" w:rsidR="009D1496" w:rsidRDefault="009D1496">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47A46836" w14:textId="77777777" w:rsidR="00F75285" w:rsidRDefault="00F75285">
+    <w:p w14:paraId="7237C01C" w14:textId="77777777" w:rsidR="009D1496" w:rsidRDefault="009D1496">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FE008D3" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="32C178C8" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034C79F7" wp14:editId="27EFB32D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0479B949" wp14:editId="4CC5CDAE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="31B992E7" wp14:editId="37457253">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B7073D6" wp14:editId="0418BA9A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -14273,166 +11803,166 @@
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08923733" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0831CBAA" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D81782F" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="48129D0F" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E3F9BC9" wp14:editId="694872B7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43BB61F7" wp14:editId="06AA072B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1B65CAB2" wp14:editId="2B1DDDF1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="43E1A635" wp14:editId="42B211D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -14512,1556 +12042,251 @@
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1291 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
-    <w:rsid w:val="00026F85"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
-    <w:rsid w:val="000A243B"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="000E2CA6"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
-    <w:rsid w:val="00214DE3"/>
     <w:rsid w:val="00233FEA"/>
-    <w:rsid w:val="0024692A"/>
+    <w:rsid w:val="002356AC"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
-    <w:rsid w:val="003E19C9"/>
-    <w:rsid w:val="00455C2B"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
-    <w:rsid w:val="0051148F"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
-    <w:rsid w:val="005B1EC2"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
-    <w:rsid w:val="006358E9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006838C9"/>
+    <w:rsid w:val="00681C99"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
-    <w:rsid w:val="00761AFD"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
-    <w:rsid w:val="00845E16"/>
+    <w:rsid w:val="007D1690"/>
+    <w:rsid w:val="007F704A"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
+    <w:rsid w:val="009B70C2"/>
     <w:rsid w:val="009C78FF"/>
-    <w:rsid w:val="00A36A5C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AC3988"/>
+    <w:rsid w:val="009D1496"/>
+    <w:rsid w:val="00A959B9"/>
+    <w:rsid w:val="00AD4A99"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
-    <w:rsid w:val="00B27BCD"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
-    <w:rsid w:val="00BA413E"/>
     <w:rsid w:val="00BE226C"/>
-    <w:rsid w:val="00BE474F"/>
+    <w:rsid w:val="00BE77B4"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
-    <w:rsid w:val="00DD2661"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
+    <w:rsid w:val="00E53ACC"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00EA2596"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
-    <w:rsid w:val="00F12F33"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F75285"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="056E0494"/>
+  <w14:docId w14:val="186AD953"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16389,55 +12614,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -16565,69 +12785,81 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16847,71 +13079,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3034</Characters>
+  <Pages>4</Pages>
+  <Words>470</Words>
+  <Characters>2679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3559</CharactersWithSpaces>
+  <CharactersWithSpaces>3143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>